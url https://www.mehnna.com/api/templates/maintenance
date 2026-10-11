--- v0 (2026-08-12)
+++ v1 (2026-10-11)
@@ -103,189 +103,264 @@
         <w:bidi/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">التاريخ: ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">اسم العميل: ______________________</w:t>
+        <w:t xml:space="preserve">اسم العميل وجواله: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">السيارة والموديل: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">رقم اللوحة: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">قراءة العداد (كم): ______________</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="pct" w:w="46%"/>
+            <w:tcW w:type="pct" w:w="40%"/>
             <w:shd w:fill="059669"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">الوصف</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="pct" w:w="14%"/>
+            <w:tcW w:type="pct" w:w="16%"/>
             <w:shd w:fill="059669"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">الكمية</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="pct" w:w="20%"/>
+              <w:t xml:space="preserve">قطعة / مصنعية</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="12%"/>
             <w:shd w:fill="059669"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">سعر الوحدة</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="pct" w:w="20%"/>
+              <w:t xml:space="preserve">الكمية</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="16%"/>
             <w:shd w:fill="059669"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
+              <w:t xml:space="preserve">سعر الوحدة</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="16%"/>
+            <w:shd w:fill="059669"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
               <w:t xml:space="preserve">الإجمالي</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -348,50 +423,75 @@
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -450,50 +550,75 @@
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -552,50 +677,75 @@
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -654,52 +804,102 @@
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -762,89 +962,89 @@
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
-        <w:tblW w:type="pct" w:w="55%"/>
+        <w:tblW w:type="pct" w:w="68%"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideH w:val="single" w:color="E2E8F0" w:sz="4"/>
           <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">المجموع الفرعي</w:t>
+              <w:t xml:space="preserve">مجموع قطع الغيار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -854,137 +1054,291 @@
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">ضريبة القيمة المضافة ١٥٪</w:t>
+              <w:t xml:space="preserve">مجموع المصنعية</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="F1F5F9"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">الإجمالي شامل الضريبة</w:t>
+              <w:t xml:space="preserve">المجموع قبل الضريبة</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">ضريبة القيمة المضافة ١٥٪ (للمنشأة المسجّلة)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="F1F5F9"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">الإجمالي المستحق</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="F1F5F9"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="60"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="60"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نوع القطع (وكالة / تجاري / مستعمل): ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ضمان الإصلاح: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">توقيع المستلم: ______________</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="E2E8F0" w:sz="4" w:space="8"/>
         </w:pBdr>
         <w:bidi/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">أنشئ فواتيرك بحقول ضريبية ورمز QR — مجانًا على مهنة · mehnna.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>